--- v0 (2026-05-13)
+++ v1 (2026-06-25)
@@ -66,51 +66,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="25.3"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="25.3"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="14.3"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="12.100000000000001"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="19.8"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="11.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Away Team</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Home Team</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
@@ -243,930 +243,1226 @@
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2026-04-14</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>10:00 pm</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>55 - 68</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>8:00 PM</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>0 - 0</t>
+          <t>43 - 46</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Redeem Team</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Dream Team</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2026-04-21</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>8:00 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>43 - 46</t>
+          <t>57 - 42</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Redeem Team</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Dream Team</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2026-04-21</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>9:00 PM</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>57 - 42</t>
+          <t>34 - 58</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Recognize</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2026-04-21</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>34 - 58</t>
+          <t>58 - 74</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>2013 Miami Heat</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Recognize</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2026-04-21</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>10:00 PM</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>58 - 74</t>
+          <t>69 - 69</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>2013 Miami Heat</t>
+          <t>Dream Team</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>8:00 PM</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>69 - 69</t>
+          <t>33 - 42</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Dream Team</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>8:00 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>33 - 42</t>
+          <t>58 - 39</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Redeem Team</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>9:00 PM</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>58 - 39</t>
+          <t>48 - 51</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Redeem Team</t>
+          <t>2013 Miami Heat</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>48 - 51</t>
+          <t>73 - 53</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>2013 Miami Heat</t>
+          <t>Recognize</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>10:00 pm</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>73 - 53</t>
+          <t>64 - 50</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Recognize</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>Dream Team</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>10:00 pm</t>
+          <t>8:30 PM</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>64 - 50</t>
+          <t>49 - 56</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Dream Team</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>8:30 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>49 - 56</t>
+          <t>33 - 40</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Redeem Team</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>9:30 PM</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>33 - 40</t>
+          <t>70 - 46</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Redeem Team</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>9:30 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>70 - 46</t>
+          <t>65 - 72</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>Recognize</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>2013 Miami Heat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>10:30 PM</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>65 - 72</t>
+          <t>73 - 69</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>Recognize</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>2013 Miami Heat</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>10:30 PM</t>
+          <t>8:00 PM</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>73 - 69</t>
+          <t>42 - 58</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Redeem Team</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>8:00 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>42 - 58</t>
+          <t>78 - 61</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>Redeem Team</t>
+          <t>Dream Team</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>9:00 PM</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>78 - 61</t>
+          <t>49 - 74</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Dream Team</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Recognize</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>49 - 74</t>
+          <t>53 - 62</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Recognize</t>
+          <t>2013 Miami Heat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>10:00 PM</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>53 - 62</t>
+          <t>51 - 65</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>2013 Miami Heat</t>
+          <t>Dream Team</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>8:00 PM</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>51 - 65</t>
+          <t>40 - 42</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Dream Team</t>
+          <t>Redeem Team</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>8:00 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>45 - 61</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Redeem Team</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>9:00 pm</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>56 - 35</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Recognize</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>53 - 52</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>Play Makers</t>
+          <t>2013 Miami Heat</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Recognize</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>10:00 pm</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>91 - 90</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>2013 Miami Heat</t>
+          <t>Team X</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Relentless Precision</t>
+          <t>Past Our Prime</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>10:00 PM</t>
+          <t>8:00 PM</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>47 - 52</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>Team X</t>
+          <t>Airballers</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Past Our Prime</t>
+          <t>Z Executives</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>8:00 PM</t>
+          <t>9:00 PM</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Court A (Front)</t>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>53 - 55</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>Airballers</t>
+          <t>Relentless Precision</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Z Executives</t>
+          <t>Play Makers</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>9:00 PM</t>
+          <t>10:00 PM</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>81 - 95</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Redeem Team</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Dream Team</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>10:00 PM</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Court B (Back)</t>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>66 - 59</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>Past Our Prime</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Dream Team</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>8:00 PM</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>35 - 37</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>Redeem Team</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Team X</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>9:00 PM</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>56 - 43</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>Play Makers</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Recognize</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>10:00 PM</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>51 - 61</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>Relentless Precision</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>2013 Miami Heat</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>10:00 PM</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>77 - 87</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>Dream Team</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Z Executives</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>8:00 PM</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>35 - 37</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>Airballers</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Redeem Team</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>9:00 PM</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Court B (Back)</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>36 - 40</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>Recognize</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>2013 Miami Heat</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>10:00 PM</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>66 - 62</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>Redeem Team</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Z Executives</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>9:00 PM</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Court A (Front)</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>53 - 48</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>