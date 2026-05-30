--- v0 (2026-05-17)
+++ v1 (2026-05-30)
@@ -209,75 +209,85 @@
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Dimers</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Nothing But Net</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>9:30 PM</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Langara College</t>
         </is>
       </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>64 - 56</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Night Night</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Dimers</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>8:30 PM</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Langara College</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>58 - 63</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Dimers</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Bellini Buddies</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>7:30 PM</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">