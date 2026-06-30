--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -66,51 +66,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="38.5"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="18.700000000000003"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="14.3"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="11.0"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30.800000000000004"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="11.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Team Schedule for Ninja Turtles </t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Away Team</t>
         </is>
@@ -235,45 +235,185 @@
           <t>PDN</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Ninja Turtles </t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2026-04-25</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>02:48PM</t>
         </is>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>56 - 55</t>
         </is>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t>Ninja Turtles </t>
+        </is>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>Boogie Ballers</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t>01:54PM</t>
+        </is>
+      </c>
+      <c r="E7" s="0"/>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>48 - 50</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="inlineStr">
+        <is>
+          <t>Yin &amp; Yang</t>
+        </is>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Ninja Turtles </t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t>11:55AM</t>
+        </is>
+      </c>
+      <c r="E8" s="0"/>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>49 - 91</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>Brown mambas </t>
+        </is>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Ninja Turtles </t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>01:45PM</t>
+        </is>
+      </c>
+      <c r="E9" s="0"/>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>64 - 53</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>Allstars Alliance</t>
+        </is>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Ninja Turtles </t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-13</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>11:00AM</t>
+        </is>
+      </c>
+      <c r="E10" s="0"/>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>80 - 64</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="inlineStr">
+        <is>
+          <t>Brown mambas </t>
+        </is>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Ninja Turtles </t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>11:08AM</t>
+        </is>
+      </c>
+      <c r="E11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>52 - 44</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>