--- v0 (2026-06-10)
+++ v1 (2026-06-17)
@@ -369,50 +369,55 @@
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Nosan Signature Homes</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Detroit Build</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2026-06-10</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>6:00 PM</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 2)</t>
         </is>
       </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>53 - 75</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Social Media Store</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Nosan Signature Homes</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2026-06-17</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>6:00 PM</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 2)</t>