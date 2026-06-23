--- v0 (2026-06-09)
+++ v1 (2026-06-23)
@@ -369,75 +369,85 @@
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Blue Racer Productions</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>KIG</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2026-06-10</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>6:00 PM</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 1)</t>
         </is>
       </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>68 - 62</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>KIG</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>S4 Connect</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2026-06-17</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>7:00 PM</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 1)</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>58 - 48</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Athletico</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>KIG</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2026-06-24</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>9:00 PM</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">