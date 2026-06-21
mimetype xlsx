--- v0 (2026-06-17)
+++ v1 (2026-06-21)
@@ -401,50 +401,55 @@
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Benzinga</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>BBM Law</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2026-06-17</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>8:00 PM</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 1)</t>
         </is>
       </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>56 - 44</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Blue Racer Productions</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Benzinga</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2026-06-24</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>6:00 PM</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Beech Woods Recreation Center (Court 1)</t>