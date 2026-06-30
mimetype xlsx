--- v0 (2026-05-19)
+++ v1 (2026-06-30)
@@ -76,51 +76,51 @@
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="31.900000000000002"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="13.200000000000001"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="14.3"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="12.100000000000001"/>
-    <col min="5" max="5" bestFit="1" customWidth="1" width="27.500000000000004"/>
+    <col min="5" max="5" bestFit="1" customWidth="1" width="36.300000000000004"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="9.9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Team Schedule for Panthers</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Away Team</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Home Team</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
@@ -142,179 +142,179 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Dogs</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2026-02-14</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>11:15 AM</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Silver Star Rec Center</t>
+          <t>Silver Star Rec Center Court A</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>6 - 43</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Mambas</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>10:10 AM</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Silver Star Rec Center</t>
+          <t>Silver Star Rec Center Court A</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>14 - 7</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Samurai</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>10:10 AM</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Silver Star Rec Center</t>
+          <t>Silver Star Rec Center Court A</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>6 - 20</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Makos</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>10:10 AM</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Silver Star Rec Center</t>
+          <t>Silver Star Rec Center Court A</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>13 - 7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ravens</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>9:05 AM</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Silver Star Rec Center</t>
+          <t>Silver Star Rec Center Court A</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>0 - 6</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Panthers</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Ravens</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">